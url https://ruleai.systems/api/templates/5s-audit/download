--- v0 (2026-07-08)
+++ v1 (2026-09-03)
@@ -589,51 +589,51 @@
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Auditor:</t>
         </is>
       </c>
       <c r="B5" s="5" t="n"/>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Area / Line:</t>
         </is>
       </c>
       <c r="E5" s="5" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Date:</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
     </row>
     <row r="8" ht="24" customHeight="1">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="B8" s="6" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="D8" s="6" t="inlineStr">
         <is>
           <t>Score (1-5)</t>
         </is>
       </c>
       <c r="E8" s="6" t="inlineStr">