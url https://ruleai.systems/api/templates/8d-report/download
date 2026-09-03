--- v0 (2026-07-08)
+++ v1 (2026-09-03)
@@ -577,51 +577,51 @@
         <is>
           <t>Structured 8-Disciplines investigation. Complete each section.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Report #:</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Product/Process:</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Opened:</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
           <t>Owner:</t>
         </is>
       </c>
     </row>
     <row r="8" ht="22" customHeight="1">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>D1 · Establish the Team</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Guidance: List team members, roles, sponsor. Confirm authority + skills.</t>
         </is>
       </c>
     </row>
     <row r="10" ht="20" customHeight="1">
       <c r="A10" s="6" t="n"/>
       <c r="B10" s="7" t="n"/>