--- v0 (2026-07-08)
+++ v1 (2026-09-03)
@@ -580,321 +580,321 @@
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>Total Count</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>Good Count</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>OEE %</t>
         </is>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>Class</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>2026-06-25</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>480</v>
       </c>
       <c r="C6" s="6" t="n">
         <v>45</v>
       </c>
       <c r="D6" s="6" t="n">
         <v>30</v>
       </c>
       <c r="E6" s="6" t="n">
         <v>900</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>875</v>
       </c>
       <c r="G6" s="7">
         <f>IFERROR(((B6-C6)/B6)*((D6*E6)/((B6-C6)*60))*(F6/E6),0)</f>
         <v/>
       </c>
       <c r="H6" s="6">
         <f>IF(G6&gt;=0.85,"World Class",IF(G6&gt;=0.6,"Typical",IF(G6&gt;0,"Low","")))</f>
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
+          <t>2026-08-22</t>
         </is>
       </c>
       <c r="B7" s="6" t="n"/>
       <c r="C7" s="6" t="n"/>
       <c r="D7" s="6" t="n"/>
       <c r="E7" s="6" t="n"/>
       <c r="F7" s="6" t="n"/>
       <c r="G7" s="7">
         <f>IFERROR(((B7-C7)/B7)*((D7*E7)/((B7-C7)*60))*(F7/E7),0)</f>
         <v/>
       </c>
       <c r="H7" s="6">
         <f>IF(G7&gt;=0.85,"World Class",IF(G7&gt;=0.6,"Typical",IF(G7&gt;0,"Low","")))</f>
         <v/>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>2026-06-27</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="B8" s="6" t="n"/>
       <c r="C8" s="6" t="n"/>
       <c r="D8" s="6" t="n"/>
       <c r="E8" s="6" t="n"/>
       <c r="F8" s="6" t="n"/>
       <c r="G8" s="7">
         <f>IFERROR(((B8-C8)/B8)*((D8*E8)/((B8-C8)*60))*(F8/E8),0)</f>
         <v/>
       </c>
       <c r="H8" s="6">
         <f>IF(G8&gt;=0.85,"World Class",IF(G8&gt;=0.6,"Typical",IF(G8&gt;0,"Low","")))</f>
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="B9" s="6" t="n"/>
       <c r="C9" s="6" t="n"/>
       <c r="D9" s="6" t="n"/>
       <c r="E9" s="6" t="n"/>
       <c r="F9" s="6" t="n"/>
       <c r="G9" s="7">
         <f>IFERROR(((B9-C9)/B9)*((D9*E9)/((B9-C9)*60))*(F9/E9),0)</f>
         <v/>
       </c>
       <c r="H9" s="6">
         <f>IF(G9&gt;=0.85,"World Class",IF(G9&gt;=0.6,"Typical",IF(G9&gt;0,"Low","")))</f>
         <v/>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>2026-06-29</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="B10" s="6" t="n"/>
       <c r="C10" s="6" t="n"/>
       <c r="D10" s="6" t="n"/>
       <c r="E10" s="6" t="n"/>
       <c r="F10" s="6" t="n"/>
       <c r="G10" s="7">
         <f>IFERROR(((B10-C10)/B10)*((D10*E10)/((B10-C10)*60))*(F10/E10),0)</f>
         <v/>
       </c>
       <c r="H10" s="6">
         <f>IF(G10&gt;=0.85,"World Class",IF(G10&gt;=0.6,"Typical",IF(G10&gt;0,"Low","")))</f>
         <v/>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>2026-06-30</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n"/>
       <c r="C11" s="6" t="n"/>
       <c r="D11" s="6" t="n"/>
       <c r="E11" s="6" t="n"/>
       <c r="F11" s="6" t="n"/>
       <c r="G11" s="7">
         <f>IFERROR(((B11-C11)/B11)*((D11*E11)/((B11-C11)*60))*(F11/E11),0)</f>
         <v/>
       </c>
       <c r="H11" s="6">
         <f>IF(G11&gt;=0.85,"World Class",IF(G11&gt;=0.6,"Typical",IF(G11&gt;0,"Low","")))</f>
         <v/>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="B12" s="6" t="n"/>
       <c r="C12" s="6" t="n"/>
       <c r="D12" s="6" t="n"/>
       <c r="E12" s="6" t="n"/>
       <c r="F12" s="6" t="n"/>
       <c r="G12" s="7">
         <f>IFERROR(((B12-C12)/B12)*((D12*E12)/((B12-C12)*60))*(F12/E12),0)</f>
         <v/>
       </c>
       <c r="H12" s="6">
         <f>IF(G12&gt;=0.85,"World Class",IF(G12&gt;=0.6,"Typical",IF(G12&gt;0,"Low","")))</f>
         <v/>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="B13" s="6" t="n"/>
       <c r="C13" s="6" t="n"/>
       <c r="D13" s="6" t="n"/>
       <c r="E13" s="6" t="n"/>
       <c r="F13" s="6" t="n"/>
       <c r="G13" s="7">
         <f>IFERROR(((B13-C13)/B13)*((D13*E13)/((B13-C13)*60))*(F13/E13),0)</f>
         <v/>
       </c>
       <c r="H13" s="6">
         <f>IF(G13&gt;=0.85,"World Class",IF(G13&gt;=0.6,"Typical",IF(G13&gt;0,"Low","")))</f>
         <v/>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
+          <t>2026-08-29</t>
         </is>
       </c>
       <c r="B14" s="6" t="n"/>
       <c r="C14" s="6" t="n"/>
       <c r="D14" s="6" t="n"/>
       <c r="E14" s="6" t="n"/>
       <c r="F14" s="6" t="n"/>
       <c r="G14" s="7">
         <f>IFERROR(((B14-C14)/B14)*((D14*E14)/((B14-C14)*60))*(F14/E14),0)</f>
         <v/>
       </c>
       <c r="H14" s="6">
         <f>IF(G14&gt;=0.85,"World Class",IF(G14&gt;=0.6,"Typical",IF(G14&gt;0,"Low","")))</f>
         <v/>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>2026-07-04</t>
+          <t>2026-08-30</t>
         </is>
       </c>
       <c r="B15" s="6" t="n"/>
       <c r="C15" s="6" t="n"/>
       <c r="D15" s="6" t="n"/>
       <c r="E15" s="6" t="n"/>
       <c r="F15" s="6" t="n"/>
       <c r="G15" s="7">
         <f>IFERROR(((B15-C15)/B15)*((D15*E15)/((B15-C15)*60))*(F15/E15),0)</f>
         <v/>
       </c>
       <c r="H15" s="6">
         <f>IF(G15&gt;=0.85,"World Class",IF(G15&gt;=0.6,"Typical",IF(G15&gt;0,"Low","")))</f>
         <v/>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>2026-07-05</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="B16" s="6" t="n"/>
       <c r="C16" s="6" t="n"/>
       <c r="D16" s="6" t="n"/>
       <c r="E16" s="6" t="n"/>
       <c r="F16" s="6" t="n"/>
       <c r="G16" s="7">
         <f>IFERROR(((B16-C16)/B16)*((D16*E16)/((B16-C16)*60))*(F16/E16),0)</f>
         <v/>
       </c>
       <c r="H16" s="6">
         <f>IF(G16&gt;=0.85,"World Class",IF(G16&gt;=0.6,"Typical",IF(G16&gt;0,"Low","")))</f>
         <v/>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>2026-07-06</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="B17" s="6" t="n"/>
       <c r="C17" s="6" t="n"/>
       <c r="D17" s="6" t="n"/>
       <c r="E17" s="6" t="n"/>
       <c r="F17" s="6" t="n"/>
       <c r="G17" s="7">
         <f>IFERROR(((B17-C17)/B17)*((D17*E17)/((B17-C17)*60))*(F17/E17),0)</f>
         <v/>
       </c>
       <c r="H17" s="6">
         <f>IF(G17&gt;=0.85,"World Class",IF(G17&gt;=0.6,"Typical",IF(G17&gt;0,"Low","")))</f>
         <v/>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="B18" s="6" t="n"/>
       <c r="C18" s="6" t="n"/>
       <c r="D18" s="6" t="n"/>
       <c r="E18" s="6" t="n"/>
       <c r="F18" s="6" t="n"/>
       <c r="G18" s="7">
         <f>IFERROR(((B18-C18)/B18)*((D18*E18)/((B18-C18)*60))*(F18/E18),0)</f>
         <v/>
       </c>
       <c r="H18" s="6">
         <f>IF(G18&gt;=0.85,"World Class",IF(G18&gt;=0.6,"Typical",IF(G18&gt;0,"Low","")))</f>
         <v/>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="B19" s="6" t="n"/>
       <c r="C19" s="6" t="n"/>
       <c r="D19" s="6" t="n"/>
       <c r="E19" s="6" t="n"/>
       <c r="F19" s="6" t="n"/>
       <c r="G19" s="7">
         <f>IFERROR(((B19-C19)/B19)*((D19*E19)/((B19-C19)*60))*(F19/E19),0)</f>
         <v/>
       </c>
       <c r="H19" s="6">
         <f>IF(G19&gt;=0.85,"World Class",IF(G19&gt;=0.6,"Typical",IF(G19&gt;0,"Low","")))</f>
         <v/>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="8" t="inlineStr">
         <is>
           <t>AVG OEE (14d)</t>
         </is>
       </c>
       <c r="B22" s="9">
         <f>IFERROR(AVERAGE(G6:G19),0)</f>
         <v/>