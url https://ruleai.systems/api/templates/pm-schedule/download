--- v0 (2026-07-08)
+++ v1 (2026-09-03)
@@ -617,203 +617,203 @@
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>EQ-001</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
           <t>Line 3 Conveyor</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Plant A</t>
         </is>
       </c>
       <c r="D6" s="6" t="inlineStr">
         <is>
           <t>Belt tension + lubrication</t>
         </is>
       </c>
       <c r="E6" s="5" t="n">
         <v>30</v>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
-          <t>2026-06-13</t>
+          <t>2026-08-09</t>
         </is>
       </c>
       <c r="G6" s="7">
         <f>DATE(YEAR(F6),MONTH(F6),DAY(F6)+E6)</f>
         <v/>
       </c>
       <c r="H6" s="8">
         <f>IF(G6&lt;TODAY(),"Overdue",IF(G6&lt;=TODAY()+7,"Due Soon","OK"))</f>
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>EQ-002</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
           <t>Compressor #4</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Utility</t>
         </is>
       </c>
       <c r="D7" s="6" t="inlineStr">
         <is>
           <t>Filter change</t>
         </is>
       </c>
       <c r="E7" s="5" t="n">
         <v>90</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="G7" s="7">
         <f>DATE(YEAR(F7),MONTH(F7),DAY(F7)+E7)</f>
         <v/>
       </c>
       <c r="H7" s="8">
         <f>IF(G7&lt;TODAY(),"Overdue",IF(G7&lt;=TODAY()+7,"Due Soon","OK"))</f>
         <v/>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>EQ-003</t>
         </is>
       </c>
       <c r="B8" s="6" t="inlineStr">
         <is>
           <t>CNC Mill A2</t>
         </is>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
           <t>Machine</t>
         </is>
       </c>
       <c r="D8" s="6" t="inlineStr">
         <is>
           <t>Coolant + way lube</t>
         </is>
       </c>
       <c r="E8" s="5" t="n">
         <v>14</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="G8" s="7">
         <f>DATE(YEAR(F8),MONTH(F8),DAY(F8)+E8)</f>
         <v/>
       </c>
       <c r="H8" s="8">
         <f>IF(G8&lt;TODAY(),"Overdue",IF(G8&lt;=TODAY()+7,"Due Soon","OK"))</f>
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>EQ-004</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
           <t>Injection Molder 6</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Plant B</t>
         </is>
       </c>
       <c r="D9" s="6" t="inlineStr">
         <is>
           <t>Mold cleaning</t>
         </is>
       </c>
       <c r="E9" s="5" t="n">
         <v>7</v>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>2026-06-30</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="G9" s="7">
         <f>DATE(YEAR(F9),MONTH(F9),DAY(F9)+E9)</f>
         <v/>
       </c>
       <c r="H9" s="8">
         <f>IF(G9&lt;TODAY(),"Overdue",IF(G9&lt;=TODAY()+7,"Due Soon","OK"))</f>
         <v/>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>EQ-005</t>
         </is>
       </c>
       <c r="B10" s="6" t="inlineStr">
         <is>
           <t>Forklift F-12</t>
         </is>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
           <t>Warehouse</t>
         </is>
       </c>
       <c r="D10" s="6" t="inlineStr">
         <is>
           <t>Battery + hydraulics</t>
         </is>
       </c>
       <c r="E10" s="5" t="n">
         <v>30</v>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="G10" s="7">
         <f>DATE(YEAR(F10),MONTH(F10),DAY(F10)+E10)</f>
         <v/>
       </c>
       <c r="H10" s="8">
         <f>IF(G10&lt;TODAY(),"Overdue",IF(G10&lt;=TODAY()+7,"Due Soon","OK"))</f>
         <v/>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="9" t="n"/>
       <c r="B11" s="9" t="n"/>
       <c r="C11" s="9" t="n"/>
       <c r="D11" s="9" t="n"/>
       <c r="E11" s="9" t="n"/>
       <c r="F11" s="9" t="n"/>
       <c r="G11" s="7">
         <f>IF(AND(F11&lt;&gt;"",E11&lt;&gt;""),DATE(YEAR(F11),MONTH(F11),DAY(F11)+E11),"")</f>
         <v/>
       </c>
       <c r="H11" s="5">
         <f>IF(G11="","",IF(G11&lt;TODAY(),"Overdue",IF(G11&lt;=TODAY()+7,"Due Soon","OK")))</f>
         <v/>